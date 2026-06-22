--- v0 (2026-06-01)
+++ v1 (2026-06-22)
@@ -80,54 +80,54 @@
   <si>
     <t>ANO DE 2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>TRANSFERÊNCIAS RECEBIDAS ASSINADA.pdf</t>
   </si>
   <si>
     <t>TRANSFERÊNCIAS REALIZADAS ASSINADA.pdf</t>
   </si>
   <si>
     <t>ACORDOS FIRMADOS ASSINADO.pdf</t>
   </si>
   <si>
     <t>ACORDOS FIRMADOS .pdf</t>
   </si>
   <si>
     <t>DATA - 2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
+    <t>transferencias realizadas.pdf</t>
+  </si>
+  <si>
     <t>acordos firmados.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>transferencias realizadas.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -433,51 +433,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779812/images/original/TRANSFER&#202;NCIAS REALIZADAS assinada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779809/images/original/TRANSFER&#202;NCIAS REALIZADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779807/images/original/TRANSFER&#202;NCIAS REALIZADAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779811/images/original/TRANSFER&#202;NCIAS RECEBIDAS assinada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779810/images/original/TRANSFER&#202;NCIAS RECEBIDAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779808/images/original/TRANSFER&#202;NCIAS RECEBIDAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779806/images/original/ACORDOS FIRMADOS assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779805/images/original/ACORDOS FIRMADOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779804/images/original/ACORDOS FIRMADOS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556333/images/original/TRANSFER&#202;NCIAS RECEBIDAS ASSINADA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556331/images/original/TRANSFER&#202;NCIAS RECEBIDAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556330/images/original/TRANSFER&#202;NCIAS RECEBIDAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556332/images/original/TRANSFER&#202;NCIAS REALIZADAS ASSINADA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556329/images/original/TRANSFER&#202;NCIAS REALIZADAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556328/images/original/TRANSFER&#202;NCIAS REALIZADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556327/images/original/ACORDOS FIRMADOS ASSINADO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556326/images/original/ACORDOS FIRMADOS .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556325/images/original/ACORDOS FIRMADOS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418581/images/original/acordos firmados.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418587/images/original/transferencias realizadas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418590/images/original/TRANSFER&#202;NCIAS RECEBIDAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418591/images/original/ACORDOS FIRMADOS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418592/images/original/TRANSFER&#202;NCIAS REALIZADAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418593/images/original/TRANSFER&#202;NCIAS RECEBIDAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418594/images/original/ACORDOS FIRMADOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418595/images/original/TRANSFER&#202;NCIAS RECEBIDAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418596/images/original/TRANSFER&#202;NCIAS REALIZADAS.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779812/images/original/TRANSFER&#202;NCIAS REALIZADAS assinada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779809/images/original/TRANSFER&#202;NCIAS REALIZADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779807/images/original/TRANSFER&#202;NCIAS REALIZADAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779811/images/original/TRANSFER&#202;NCIAS RECEBIDAS assinada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779810/images/original/TRANSFER&#202;NCIAS RECEBIDAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779808/images/original/TRANSFER&#202;NCIAS RECEBIDAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779806/images/original/ACORDOS FIRMADOS assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779805/images/original/ACORDOS FIRMADOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/779804/images/original/ACORDOS FIRMADOS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556333/images/original/TRANSFER&#202;NCIAS RECEBIDAS ASSINADA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556331/images/original/TRANSFER&#202;NCIAS RECEBIDAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556330/images/original/TRANSFER&#202;NCIAS RECEBIDAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556332/images/original/TRANSFER&#202;NCIAS REALIZADAS ASSINADA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556329/images/original/TRANSFER&#202;NCIAS REALIZADAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556328/images/original/TRANSFER&#202;NCIAS REALIZADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556327/images/original/ACORDOS FIRMADOS ASSINADO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556326/images/original/ACORDOS FIRMADOS .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/556325/images/original/ACORDOS FIRMADOS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418596/images/original/TRANSFER&#202;NCIAS REALIZADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418595/images/original/TRANSFER&#202;NCIAS RECEBIDAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418594/images/original/ACORDOS FIRMADOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418593/images/original/TRANSFER&#202;NCIAS RECEBIDAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418592/images/original/TRANSFER&#202;NCIAS REALIZADAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418591/images/original/ACORDOS FIRMADOS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418590/images/original/TRANSFER&#202;NCIAS RECEBIDAS.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418587/images/original/transferencias realizadas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/418581/images/original/acordos firmados.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -666,139 +666,139 @@
         <v>15</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>20</v>
       </c>
       <c r="B23" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>20</v>
       </c>
       <c r="B24" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>20</v>
       </c>
       <c r="B25" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>20</v>
       </c>
       <c r="B26" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>20</v>
       </c>
       <c r="B27" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>20</v>
       </c>
       <c r="B28" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>