--- v0 (2026-06-01)
+++ v1 (2026-06-22)
@@ -562,51 +562,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732110/images/original/LEGISLATIVO DEMONSTRA&#199;&#195;O DAS FLUXO DE CAIXA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732111/images/original/LEGISLATIVO BALAN&#199;O FINANCEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732112/images/original/LEGISLATIVO BALAN&#199;O OR&#199;AMENT&#193;RIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732113/images/original/LEGISLATIVO DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732114/images/original/LEGISLATIVO BALAN&#199;O PATRIMONIAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518228/images/original/DEMONSTRA&#199;&#213;ES DAS VARIA&#199;&#213;ES PATRIMONIAIS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518229/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518230/images/original/BALAN&#199;O PATRIMONIAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518231/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA - LEG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518232/images/original/BALAN&#199;O FINANCEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450766/images/original/demonstra&#231;&#245;e das varia&#231;&#245;es patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450767/images/original/Balanco Or&#231;amentario 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450768/images/original/balanco patrimonial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450770/images/original/balan&#231;o financeiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450771/images/original/Demonstrativo Fluxo de Caixa 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284609/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA LEGILSATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284608/images/original/BALAN&#199;O FINANCEIRO LEGISLATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284611/images/original/BALAN&#199;O PATRIMONIAL LEGISLATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284612/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO LEGISLATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284615/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS LEGILSATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284603/images/original/BALAN&#199;O FINANCEIRO LEGISLATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284604/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA LEGILSATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284605/images/original/BALAN&#199;O PATRIMONIAL LEGISLATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284607/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO LEGISLATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284617/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS LEGILSATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145795/images/original/DEMONSTRA&#199;&#195;O FLUXOS DE CAIXA 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145796/images/original/BALAN&#199;O FINANCEIRO 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145797/images/original/BALAN&#199;O OR&#199;AMENTARIO 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145798/images/original/BALAN&#199;O PATRIMONIAL 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145799/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/120650/images/original/Balan&#231;o Financeiro.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/120651/images/original/Balan&#231;o Or&#231;ament&#225;rio.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/120652/images/original/Balan&#231;o Patrimonial.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/120654/images/original/Demonstrativo das Varia&#231;&#245;es Patrimoniais.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/121236/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/18483/images/original/Balan&#231;o Financeiro.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/18484/images/original/Balan&#231;o Or&#231;ament&#225;rio.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/18485/images/original/Balan&#231;o Patrimonial.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/18486/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/56103/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa 1.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/56104/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/139/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/138/images/original/Balan&#231;o Or&#231;ament&#225;rio.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/140/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/141/images/original/Balan&#231;o Financeiro.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/142/images/original/Balan&#231;o Patrimonial.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/104/images/original/Balan&#231;o Or&#231;ament&#225;rio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/108/images/original/Balan&#231;o Patrimonial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/110/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/109/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/143/images/original/Balan&#231;o Financeiro 2016.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732110/images/original/LEGISLATIVO DEMONSTRA&#199;&#195;O DAS FLUXO DE CAIXA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732111/images/original/LEGISLATIVO BALAN&#199;O FINANCEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732112/images/original/LEGISLATIVO BALAN&#199;O OR&#199;AMENT&#193;RIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732113/images/original/LEGISLATIVO DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/732114/images/original/LEGISLATIVO BALAN&#199;O PATRIMONIAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518228/images/original/DEMONSTRA&#199;&#213;ES DAS VARIA&#199;&#213;ES PATRIMONIAIS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518229/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518230/images/original/BALAN&#199;O PATRIMONIAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518231/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA - LEG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/518232/images/original/BALAN&#199;O FINANCEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450766/images/original/demonstra&#231;&#245;e das varia&#231;&#245;es patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450767/images/original/Balanco Or&#231;amentario 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450768/images/original/balanco patrimonial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450770/images/original/balan&#231;o financeiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/450771/images/original/Demonstrativo Fluxo de Caixa 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284609/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA LEGILSATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284608/images/original/BALAN&#199;O FINANCEIRO LEGISLATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284611/images/original/BALAN&#199;O PATRIMONIAL LEGISLATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284612/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO LEGISLATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284615/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS LEGILSATIVO 2022.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284603/images/original/BALAN&#199;O FINANCEIRO LEGISLATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284604/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA LEGILSATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284605/images/original/BALAN&#199;O PATRIMONIAL LEGISLATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284607/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO LEGISLATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/284617/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS LEGILSATIVO 2021.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145795/images/original/DEMONSTRA&#199;&#195;O FLUXOS DE CAIXA 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145796/images/original/BALAN&#199;O FINANCEIRO 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145797/images/original/BALAN&#199;O OR&#199;AMENTARIO 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145798/images/original/BALAN&#199;O PATRIMONIAL 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/145799/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2020 LEGISLATIVO.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/120650/images/original/Balan&#231;o Financeiro.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/120651/images/original/Balan&#231;o Or&#231;ament&#225;rio.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/120652/images/original/Balan&#231;o Patrimonial.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/120654/images/original/Demonstrativo das Varia&#231;&#245;es Patrimoniais.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/121236/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/18483/images/original/Balan&#231;o Financeiro.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/18484/images/original/Balan&#231;o Or&#231;ament&#225;rio.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/18485/images/original/Balan&#231;o Patrimonial.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/18486/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/56103/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa 1.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/56104/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/140/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/141/images/original/Balan&#231;o Financeiro.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/142/images/original/Balan&#231;o Patrimonial.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/139/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/138/images/original/Balan&#231;o Or&#231;ament&#225;rio.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/104/images/original/Balan&#231;o Or&#231;ament&#225;rio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/108/images/original/Balan&#231;o Patrimonial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/110/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/109/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/143/images/original/Balan&#231;o Financeiro 2016.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C52" sqref="C52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1048,95 +1048,95 @@
         <v>53</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44" t="s">
         <v>58</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:3">