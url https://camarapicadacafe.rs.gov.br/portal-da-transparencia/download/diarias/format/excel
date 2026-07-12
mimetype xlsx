--- v0 (2026-06-09)
+++ v1 (2026-07-12)
@@ -12,59 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
+  </si>
+  <si>
+    <t>DIÁRIAS JUNHO 2026</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>TABELA JUNHO 2026.pdf</t>
   </si>
   <si>
     <t>DIÁRIAS MAIO 2026</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>TABELA MAIO 2026.pdf</t>
   </si>
   <si>
     <t>DIÁRIAS ABRIL 2026</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>TABELA ABRIL 2026.pdf</t>
   </si>
   <si>
     <t>DIÁRIAS MARÇO 2026</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
@@ -727,62 +736,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789094/images/original/TABELA MAIO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/771387/images/original/TABELA ABRIL 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/757253/images/original/TABELA MAR&#199;O 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/739577/images/original/TABELA FEVEREIRO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789115/images/original/DI&#193;RIAS DEZEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789104/images/original/DI&#193;RIAS NOVEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/674841/images/original/TABELA OUTUBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/661438/images/original/TABELA SETEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/639191/images/original/TABELA AGOSTO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789100/images/original/DI&#193;RIAS JULHO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/605519/images/original/TABELA JUNHO 2025.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578918/images/original/TABELA MAIO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789098/images/original/DI&#193;RIAS ABRIL 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789096/images/original/DI&#193;RIAS MAR&#199;O 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578911/images/original/TABELA DIARIAS FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789086/images/original/DI&#193;RIAS DEZEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578929/images/original/TABELA NOVEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789088/images/original/DI&#193;RIAS OUTUBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789090/images/original/DI&#193;RIAS SETEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789084/images/original/DI&#193;RIAS AGOSTO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789082/images/original/DI&#193;RIAS JULHO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789079/images/original/DI&#193;RIAS JUNHO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789122/images/original/DI&#193;RIAS MAIO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789121/images/original/DI&#193;RIAS MAR&#199;O 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/402883/images/original/TABELA LA&#201;RCIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789077/images/original/DI&#193;RIAS DEZEMBRO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/402790/images/original/TABELA 2023 NOVEMBRO Eloir e La&#233;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/350303/images/original/TABELA PORTO ALEGRE DI&#193;RIA 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789070/images/original/DI&#193;RIAS SETEMBRO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789060/images/original/DI&#193;RIAS AGOSTO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789073/images/original/DI&#193;RIAS JULHO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/302060/images/original/declara&#231;&#227;o di&#225;ria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/302061/images/original/declara&#231;&#227;o di&#225;ria.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/245036/images/original/TABELA ADRIANE E ELOIR ALMO&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/218708/images/original/TABELA tce di&#225;rias 2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/218710/images/original/TABELA tce di&#225;rias 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/159505/images/original/declara&#231;&#227;o pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/159466/images/original/declara&#231;&#227;o pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/119978/images/original/DI&#193;RIAS 2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/307/images/original/DECRETO LEGISLATIVO N&#186; 004 de 2006- Altera decreto que disp&#245;e sobre as di&#225;rias legislativas..rtf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/261/images/original/DI&#193;RIAS 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/1336/images/original/DI&#193;RIAS 2017.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/806927/images/original/TABELA JUNHO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789094/images/original/TABELA MAIO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/771387/images/original/TABELA ABRIL 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/757253/images/original/TABELA MAR&#199;O 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/739577/images/original/TABELA FEVEREIRO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789115/images/original/DI&#193;RIAS DEZEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789104/images/original/DI&#193;RIAS NOVEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/674841/images/original/TABELA OUTUBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/661438/images/original/TABELA SETEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/639191/images/original/TABELA AGOSTO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789100/images/original/DI&#193;RIAS JULHO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/605519/images/original/TABELA JUNHO 2025.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578918/images/original/TABELA MAIO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789098/images/original/DI&#193;RIAS ABRIL 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789096/images/original/DI&#193;RIAS MAR&#199;O 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578911/images/original/TABELA DIARIAS FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789086/images/original/DI&#193;RIAS DEZEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578929/images/original/TABELA NOVEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789088/images/original/DI&#193;RIAS OUTUBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789090/images/original/DI&#193;RIAS SETEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789084/images/original/DI&#193;RIAS AGOSTO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789082/images/original/DI&#193;RIAS JULHO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789079/images/original/DI&#193;RIAS JUNHO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789122/images/original/DI&#193;RIAS MAIO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789121/images/original/DI&#193;RIAS MAR&#199;O 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/402883/images/original/TABELA LA&#201;RCIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789077/images/original/DI&#193;RIAS DEZEMBRO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/402790/images/original/TABELA 2023 NOVEMBRO Eloir e La&#233;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/350303/images/original/TABELA PORTO ALEGRE DI&#193;RIA 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789070/images/original/DI&#193;RIAS SETEMBRO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789060/images/original/DI&#193;RIAS AGOSTO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789073/images/original/DI&#193;RIAS JULHO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/302060/images/original/declara&#231;&#227;o di&#225;ria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/302061/images/original/declara&#231;&#227;o di&#225;ria.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/245036/images/original/TABELA ADRIANE E ELOIR ALMO&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/218708/images/original/TABELA tce di&#225;rias 2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/218710/images/original/TABELA tce di&#225;rias 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/159505/images/original/declara&#231;&#227;o pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/159466/images/original/declara&#231;&#227;o pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/119978/images/original/DI&#193;RIAS 2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/307/images/original/DECRETO LEGISLATIVO N&#186; 004 de 2006- Altera decreto que disp&#245;e sobre as di&#225;rias legislativas..rtf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/261/images/original/DI&#193;RIAS 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/1336/images/original/DI&#193;RIAS 2017.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C43"/>
+  <dimension ref="A1:C44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C43" sqref="C43"/>
+      <selection activeCell="C44" sqref="C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
@@ -1108,202 +1117,214 @@
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
+        <v>122</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C43" s="1" t="s">
-        <v>120</v>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" t="s">
+        <v>124</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_43"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>