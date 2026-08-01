--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -12,59 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
+  </si>
+  <si>
+    <t>DIÁRIAS JULHO 2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>TABELA JULHO 2026.pdf</t>
   </si>
   <si>
     <t>DIÁRIAS JUNHO 2026</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>TABELA JUNHO 2026.pdf</t>
   </si>
   <si>
     <t>DIÁRIAS MAIO 2026</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>TABELA MAIO 2026.pdf</t>
   </si>
   <si>
     <t>DIÁRIAS ABRIL 2026</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
@@ -736,62 +745,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/806927/images/original/TABELA JUNHO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789094/images/original/TABELA MAIO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/771387/images/original/TABELA ABRIL 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/757253/images/original/TABELA MAR&#199;O 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/739577/images/original/TABELA FEVEREIRO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789115/images/original/DI&#193;RIAS DEZEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789104/images/original/DI&#193;RIAS NOVEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/674841/images/original/TABELA OUTUBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/661438/images/original/TABELA SETEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/639191/images/original/TABELA AGOSTO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789100/images/original/DI&#193;RIAS JULHO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/605519/images/original/TABELA JUNHO 2025.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578918/images/original/TABELA MAIO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789098/images/original/DI&#193;RIAS ABRIL 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789096/images/original/DI&#193;RIAS MAR&#199;O 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578911/images/original/TABELA DIARIAS FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789086/images/original/DI&#193;RIAS DEZEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578929/images/original/TABELA NOVEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789088/images/original/DI&#193;RIAS OUTUBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789090/images/original/DI&#193;RIAS SETEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789084/images/original/DI&#193;RIAS AGOSTO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789082/images/original/DI&#193;RIAS JULHO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789079/images/original/DI&#193;RIAS JUNHO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789122/images/original/DI&#193;RIAS MAIO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789121/images/original/DI&#193;RIAS MAR&#199;O 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/402883/images/original/TABELA LA&#201;RCIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789077/images/original/DI&#193;RIAS DEZEMBRO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/402790/images/original/TABELA 2023 NOVEMBRO Eloir e La&#233;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/350303/images/original/TABELA PORTO ALEGRE DI&#193;RIA 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789070/images/original/DI&#193;RIAS SETEMBRO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789060/images/original/DI&#193;RIAS AGOSTO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789073/images/original/DI&#193;RIAS JULHO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/302060/images/original/declara&#231;&#227;o di&#225;ria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/302061/images/original/declara&#231;&#227;o di&#225;ria.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/245036/images/original/TABELA ADRIANE E ELOIR ALMO&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/218708/images/original/TABELA tce di&#225;rias 2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/218710/images/original/TABELA tce di&#225;rias 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/159505/images/original/declara&#231;&#227;o pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/159466/images/original/declara&#231;&#227;o pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/119978/images/original/DI&#193;RIAS 2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/307/images/original/DECRETO LEGISLATIVO N&#186; 004 de 2006- Altera decreto que disp&#245;e sobre as di&#225;rias legislativas..rtf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/261/images/original/DI&#193;RIAS 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/1336/images/original/DI&#193;RIAS 2017.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/821311/images/original/TABELA JULHO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/806927/images/original/TABELA JUNHO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789094/images/original/TABELA MAIO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/771387/images/original/TABELA ABRIL 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/757253/images/original/TABELA MAR&#199;O 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/739577/images/original/TABELA FEVEREIRO 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789115/images/original/DI&#193;RIAS DEZEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789104/images/original/DI&#193;RIAS NOVEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/674841/images/original/TABELA OUTUBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/661438/images/original/TABELA SETEMBRO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/639191/images/original/TABELA AGOSTO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789100/images/original/DI&#193;RIAS JULHO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/605519/images/original/TABELA JUNHO 2025.docx.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578918/images/original/TABELA MAIO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789098/images/original/DI&#193;RIAS ABRIL 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789096/images/original/DI&#193;RIAS MAR&#199;O 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578911/images/original/TABELA DIARIAS FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789086/images/original/DI&#193;RIAS DEZEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/578929/images/original/TABELA NOVEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789088/images/original/DI&#193;RIAS OUTUBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789090/images/original/DI&#193;RIAS SETEMBRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789084/images/original/DI&#193;RIAS AGOSTO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789082/images/original/DI&#193;RIAS JULHO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789079/images/original/DI&#193;RIAS JUNHO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789122/images/original/DI&#193;RIAS MAIO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789121/images/original/DI&#193;RIAS MAR&#199;O 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/402883/images/original/TABELA LA&#201;RCIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789077/images/original/DI&#193;RIAS DEZEMBRO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/402790/images/original/TABELA 2023 NOVEMBRO Eloir e La&#233;rcio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/350303/images/original/TABELA PORTO ALEGRE DI&#193;RIA 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789070/images/original/DI&#193;RIAS SETEMBRO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789060/images/original/DI&#193;RIAS AGOSTO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/789073/images/original/DI&#193;RIAS JULHO 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/302060/images/original/declara&#231;&#227;o di&#225;ria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/302061/images/original/declara&#231;&#227;o di&#225;ria.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/245036/images/original/TABELA ADRIANE E ELOIR ALMO&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/218708/images/original/TABELA tce di&#225;rias 2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/218710/images/original/TABELA tce di&#225;rias 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/159505/images/original/declara&#231;&#227;o pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/159466/images/original/declara&#231;&#227;o pdf.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/119978/images/original/DI&#193;RIAS 2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/307/images/original/DECRETO LEGISLATIVO N&#186; 004 de 2006- Altera decreto que disp&#245;e sobre as di&#225;rias legislativas..rtf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/261/images/original/DI&#193;RIAS 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/5/DocumentAssets/1336/images/original/DI&#193;RIAS 2017.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C44"/>
+  <dimension ref="A1:C45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C44" sqref="C44"/>
+      <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
@@ -1128,203 +1137,215 @@
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>106</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B44" t="s">
+        <v>125</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C44" s="1" t="s">
-        <v>123</v>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45" t="s">
+        <v>127</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_44"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>